--- v0 (2026-04-20)
+++ v1 (2026-06-08)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="04038F68" w14:textId="351E3C05" w:rsidR="0048255F" w:rsidRDefault="0048255F" w:rsidP="005A5B2B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk502750027"/>
       <w:r w:rsidRPr="0048255F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Informovaný souhlas – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0048255F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>InfoKanál</w:t>
       </w:r>
@@ -324,98 +328,96 @@
       <w:r>
         <w:t xml:space="preserve"> elektronických komunikacích budou provozovatelem služby po dobu 6 měsíců uchovávány </w:t>
       </w:r>
       <w:r w:rsidR="002371E4">
         <w:t xml:space="preserve">také </w:t>
       </w:r>
       <w:r>
         <w:t>provozní a lokalizační údaje o zprávách zaslaných na Vaše telefonní číslo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68897DF5" w14:textId="592D78D8" w:rsidR="000D5BC1" w:rsidRPr="009A5B93" w:rsidRDefault="00C77700" w:rsidP="005A5B2B">
       <w:pPr>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Máte právo požadovat poskytnutí informací, které jsou o Vás zpracovávány v rámci služby, a požadovat jejich opravu v případě nepřesnosti</w:t>
       </w:r>
       <w:r w:rsidR="004475A1">
         <w:t xml:space="preserve"> či jejich přenos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Proti zpracování můžete podat stížnost u Úřadu pro ochranu osobních údajů. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3845FBF8" w14:textId="3BC7D2E1" w:rsidR="009120E6" w:rsidRDefault="000D5BC1" w:rsidP="005A5B2B">
+    <w:p w14:paraId="3845FBF8" w14:textId="2475B49D" w:rsidR="009120E6" w:rsidRDefault="000D5BC1" w:rsidP="005A5B2B">
       <w:pPr>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009A5B93">
         <w:t xml:space="preserve">Ohledně zpracování </w:t>
       </w:r>
       <w:r w:rsidRPr="00925175">
         <w:t>osobních údajů v rámci služby</w:t>
       </w:r>
       <w:r w:rsidR="00C77700" w:rsidRPr="00925175">
         <w:t xml:space="preserve"> a uplatnění Vaších </w:t>
       </w:r>
       <w:r w:rsidR="00982D35" w:rsidRPr="00925175">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C77700" w:rsidRPr="00925175">
         <w:t>ráv</w:t>
       </w:r>
       <w:r w:rsidRPr="00925175">
         <w:t xml:space="preserve"> můžete kontaktovat </w:t>
       </w:r>
       <w:r w:rsidR="00925175" w:rsidRPr="00925175">
         <w:t xml:space="preserve">starostu obce Mgr. Michal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00925175" w:rsidRPr="00925175">
         <w:t>Tyrnera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00925175">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C77700" w:rsidRPr="00925175">
         <w:t xml:space="preserve">od 25. 5. 2018 také </w:t>
       </w:r>
       <w:r w:rsidRPr="00925175">
         <w:t>na pověřence pro ochranu osobních údajů obce</w:t>
       </w:r>
       <w:r w:rsidR="00925175" w:rsidRPr="00925175">
-        <w:t xml:space="preserve"> Ing. Jana </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807080">
+        <w:t>JUDr. Jana Šťastného, MPA</w:t>
+      </w:r>
       <w:r w:rsidRPr="00925175">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A53235" w:rsidRPr="00925175">
         <w:t>Ohledně uchování provozních a lokalizačních údajů můžete kontaktovat p</w:t>
       </w:r>
       <w:r w:rsidRPr="00925175">
         <w:t>rovozovatele</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5B93">
         <w:t xml:space="preserve"> služby, společnost KONZULTA Brno, a.s., </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00A25B00" w:rsidRPr="00523FC2">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>info@infokanal.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C6B92">
         <w:t xml:space="preserve">, tel.: </w:t>
       </w:r>
       <w:r w:rsidR="007C6B92" w:rsidRPr="007C6B92">
         <w:t>+420 541 128</w:t>
@@ -448,413 +450,411 @@
       <w:pPr>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">            Jméno a příjmení</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>tel. číslo                                     podpis</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="04B3995A" w14:textId="012E873C" w:rsidR="0060395E" w:rsidRPr="009A5B93" w:rsidRDefault="0060395E" w:rsidP="009120E6">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0060395E" w:rsidRPr="009A5B93" w:rsidSect="007D070E">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2093" w:right="1418" w:bottom="1418" w:left="1701" w:header="629" w:footer="306" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6561241F" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5" w:rsidP="00A02ACC">
+    <w:p w14:paraId="18899927" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD" w:rsidP="00A02ACC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB39BCB" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5"/>
+    <w:p w14:paraId="71C51E05" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABB399A" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5" w:rsidP="00A02ACC">
+    <w:p w14:paraId="332F8554" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD" w:rsidP="00A02ACC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9DC2A1" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5"/>
+    <w:p w14:paraId="411AAF99" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fedra Sans Std Normal">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000000F" w:usb1="5000E433" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="National Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000207B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="National Extrabold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000207B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verlag Black">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000006A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="National Regular">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000207B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2B72B4FA" w14:textId="77777777" w:rsidR="00165F71" w:rsidRDefault="00165F71">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0719C406" w14:textId="59010699" w:rsidR="00A80331" w:rsidRPr="00A80331" w:rsidRDefault="00A80331" w:rsidP="00BA1AF2">
     <w:pPr>
       <w:ind w:left="2926"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00135585">
+    <w:r w:rsidR="005A5B2B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00135585">
+    <w:r w:rsidR="005A5B2B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A80331">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09A2C734" w14:textId="77777777" w:rsidR="00165F71" w:rsidRDefault="00165F71">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD11524" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5" w:rsidP="00A02ACC">
+    <w:p w14:paraId="7A666825" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD" w:rsidP="00A02ACC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F24EB01" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5"/>
+    <w:p w14:paraId="45B64F73" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B23135A" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5" w:rsidP="00A02ACC">
+    <w:p w14:paraId="2F73C06B" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD" w:rsidP="00A02ACC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAA50F1" w14:textId="77777777" w:rsidR="00B745C5" w:rsidRDefault="00B745C5"/>
+    <w:p w14:paraId="06A9A483" w14:textId="77777777" w:rsidR="00B008AD" w:rsidRDefault="00B008AD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63A29305" w14:textId="77777777" w:rsidR="00135585" w:rsidRDefault="00135585" w:rsidP="00135585">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60EABAFA" w14:textId="77777777" w:rsidR="00165F71" w:rsidRDefault="00165F71">
     <w:pPr>
-      <w:jc w:val="center"/>
-[...1 lines deleted...]
-        <w:caps/>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F07D244" w14:textId="77777777" w:rsidR="00165F71" w:rsidRDefault="00165F71">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="488D79C6" w14:textId="77777777" w:rsidR="00A80331" w:rsidRDefault="00A80331" w:rsidP="00707B09">
+    <w:pPr>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006D4FA6">
-[...30 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="6EEF2046" w14:textId="77777777" w:rsidR="00135585" w:rsidRDefault="00135585" w:rsidP="00135585">
-[...11 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="76856F87" w14:textId="77777777" w:rsidR="00923BD2" w:rsidRPr="009C7B7D" w:rsidRDefault="00923BD2" w:rsidP="00707B09"/>
   <w:p w14:paraId="781493A3" w14:textId="77777777" w:rsidR="00A80331" w:rsidRDefault="00A80331">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:183pt;height:139.8pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:183pt;height:139.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="odrazka"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="233C7AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="301E3DFA"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2196,142 +2196,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="547495745">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2110851070">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2117938233">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="475684492">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1132862914">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="802692745">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="858543482">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="550116129">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1880818260">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="537935187">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1220049950">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="393509506">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="187916243">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F0AAF"/>
     <w:rsid w:val="00002DBF"/>
     <w:rsid w:val="00020E79"/>
     <w:rsid w:val="00020F28"/>
     <w:rsid w:val="00026C8F"/>
     <w:rsid w:val="00043B3E"/>
     <w:rsid w:val="0006785D"/>
     <w:rsid w:val="00081264"/>
     <w:rsid w:val="000830F2"/>
     <w:rsid w:val="00083CBF"/>
-    <w:rsid w:val="00084C93"/>
     <w:rsid w:val="00092668"/>
     <w:rsid w:val="00092DDD"/>
     <w:rsid w:val="000C58EB"/>
     <w:rsid w:val="000D5BC1"/>
     <w:rsid w:val="0011431D"/>
     <w:rsid w:val="00115DE4"/>
     <w:rsid w:val="00123A5B"/>
-    <w:rsid w:val="00135585"/>
     <w:rsid w:val="00165F71"/>
     <w:rsid w:val="001846CB"/>
     <w:rsid w:val="001B0C37"/>
     <w:rsid w:val="001C21FE"/>
     <w:rsid w:val="001C5707"/>
     <w:rsid w:val="001D0AF0"/>
     <w:rsid w:val="001D5663"/>
     <w:rsid w:val="00226862"/>
     <w:rsid w:val="00230AB0"/>
     <w:rsid w:val="002371E4"/>
     <w:rsid w:val="0024343E"/>
     <w:rsid w:val="00270E37"/>
     <w:rsid w:val="00272A34"/>
     <w:rsid w:val="002778FC"/>
     <w:rsid w:val="00277F5C"/>
     <w:rsid w:val="00292F3F"/>
     <w:rsid w:val="002D6C3E"/>
     <w:rsid w:val="002E10AB"/>
     <w:rsid w:val="002E60B9"/>
     <w:rsid w:val="002F15BC"/>
     <w:rsid w:val="00335681"/>
     <w:rsid w:val="003426F6"/>
     <w:rsid w:val="00342F5F"/>
     <w:rsid w:val="00350278"/>
     <w:rsid w:val="0035218D"/>
@@ -2379,107 +2377,107 @@
     <w:rsid w:val="006369B1"/>
     <w:rsid w:val="00641B11"/>
     <w:rsid w:val="00680B29"/>
     <w:rsid w:val="006B04AC"/>
     <w:rsid w:val="006B1DC0"/>
     <w:rsid w:val="006B795D"/>
     <w:rsid w:val="006C1B23"/>
     <w:rsid w:val="006D5AE0"/>
     <w:rsid w:val="007065AA"/>
     <w:rsid w:val="00707B09"/>
     <w:rsid w:val="00715839"/>
     <w:rsid w:val="00723705"/>
     <w:rsid w:val="0073217D"/>
     <w:rsid w:val="00740876"/>
     <w:rsid w:val="00742934"/>
     <w:rsid w:val="0075056C"/>
     <w:rsid w:val="007534CA"/>
     <w:rsid w:val="00796216"/>
     <w:rsid w:val="00797425"/>
     <w:rsid w:val="007C3C22"/>
     <w:rsid w:val="007C6B92"/>
     <w:rsid w:val="007D070E"/>
     <w:rsid w:val="007D5AFD"/>
     <w:rsid w:val="007D6D9B"/>
     <w:rsid w:val="00804146"/>
+    <w:rsid w:val="00807080"/>
     <w:rsid w:val="00821A63"/>
     <w:rsid w:val="00825733"/>
     <w:rsid w:val="0083730C"/>
     <w:rsid w:val="008474FA"/>
     <w:rsid w:val="0086698C"/>
     <w:rsid w:val="00872F10"/>
     <w:rsid w:val="00873107"/>
     <w:rsid w:val="0088350B"/>
     <w:rsid w:val="008B4D78"/>
     <w:rsid w:val="008C0743"/>
     <w:rsid w:val="008C7434"/>
     <w:rsid w:val="008D45F9"/>
     <w:rsid w:val="008E489C"/>
     <w:rsid w:val="00906433"/>
     <w:rsid w:val="009120E6"/>
     <w:rsid w:val="00916765"/>
     <w:rsid w:val="00923BD2"/>
     <w:rsid w:val="00925175"/>
     <w:rsid w:val="00932839"/>
     <w:rsid w:val="00957D27"/>
     <w:rsid w:val="00962DA9"/>
     <w:rsid w:val="00975F8A"/>
-    <w:rsid w:val="00981C9D"/>
     <w:rsid w:val="00982D35"/>
     <w:rsid w:val="0098397E"/>
     <w:rsid w:val="009A5572"/>
     <w:rsid w:val="009A5B93"/>
     <w:rsid w:val="009C7386"/>
     <w:rsid w:val="009C7B7D"/>
     <w:rsid w:val="009D149F"/>
     <w:rsid w:val="009F0AAE"/>
     <w:rsid w:val="00A02871"/>
     <w:rsid w:val="00A02ACC"/>
     <w:rsid w:val="00A25B00"/>
     <w:rsid w:val="00A356AC"/>
     <w:rsid w:val="00A403AA"/>
     <w:rsid w:val="00A53235"/>
     <w:rsid w:val="00A57E5C"/>
     <w:rsid w:val="00A80331"/>
     <w:rsid w:val="00A938AB"/>
     <w:rsid w:val="00A94453"/>
     <w:rsid w:val="00AB7688"/>
     <w:rsid w:val="00AC265D"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD2F19"/>
     <w:rsid w:val="00AD7569"/>
     <w:rsid w:val="00AE536A"/>
     <w:rsid w:val="00AF0D98"/>
+    <w:rsid w:val="00B008AD"/>
     <w:rsid w:val="00B00EF9"/>
     <w:rsid w:val="00B22139"/>
     <w:rsid w:val="00B26753"/>
     <w:rsid w:val="00B43828"/>
     <w:rsid w:val="00B61777"/>
     <w:rsid w:val="00B64921"/>
     <w:rsid w:val="00B67BEB"/>
     <w:rsid w:val="00B701C8"/>
-    <w:rsid w:val="00B745C5"/>
     <w:rsid w:val="00B90DC1"/>
     <w:rsid w:val="00BA1AF2"/>
     <w:rsid w:val="00BD173A"/>
     <w:rsid w:val="00BD2570"/>
     <w:rsid w:val="00BD260F"/>
     <w:rsid w:val="00BD5F96"/>
     <w:rsid w:val="00BD6EB4"/>
     <w:rsid w:val="00BD6EDB"/>
     <w:rsid w:val="00BD79BE"/>
     <w:rsid w:val="00BF1D9A"/>
     <w:rsid w:val="00BF7FA6"/>
     <w:rsid w:val="00C0210F"/>
     <w:rsid w:val="00C03BFF"/>
     <w:rsid w:val="00C225A7"/>
     <w:rsid w:val="00C3200D"/>
     <w:rsid w:val="00C46C1C"/>
     <w:rsid w:val="00C47AC3"/>
     <w:rsid w:val="00C542B6"/>
     <w:rsid w:val="00C64311"/>
     <w:rsid w:val="00C77700"/>
     <w:rsid w:val="00CA3E68"/>
     <w:rsid w:val="00CB304B"/>
     <w:rsid w:val="00CB77C7"/>
     <w:rsid w:val="00CE1742"/>
     <w:rsid w:val="00CF1BEF"/>
@@ -3699,51 +3697,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="655645730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infokanal.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infokanal.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4006,77 +4004,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TM_Documents_RelatedDocuments xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_Category xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_DateOfDelivery xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_InFactCreatedOn xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_DocumentState xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_AcquiredOn xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_EnglishTitle xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_ProceduralState xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_Notes xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_RealAuthor xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
     <TM_Documents_Source xmlns="a9359a40-f311-4999-9c73-bd7ebaba2dd8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documents" ma:contentTypeID="0x010100ED1503153C2C3544ABECD9F4CE08C9430027DE60C5D6C48A48954CCFE70315F02B" ma:contentTypeVersion="" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="181d8d4338d19ff2ab479b15fdbbe69b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a9359a40-f311-4999-9c73-bd7ebaba2dd8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ff8f31c617ecdacf0ec0264a8dc6f108" ns2:_="">
     <xsd:import namespace="a9359a40-f311-4999-9c73-bd7ebaba2dd8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TM_Documents_AcquiredOn" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_Category" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_DateOfDelivery" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_DocumentState" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_EnglishTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_InFactCreatedOn" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_ProceduralState" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_RealAuthor" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_RelatedDocuments" minOccurs="0"/>
                 <xsd:element ref="ns2:TM_Documents_Source" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4280,128 +4282,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{118036ED-CB84-45F4-B862-CAC585F35BFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D71D31-6B91-4003-99D5-C8CD349A82BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a9359a40-f311-4999-9c73-bd7ebaba2dd8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{118036ED-CB84-45F4-B862-CAC585F35BFD}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00F69FE2-E8BD-4C8B-BC81-2FB7F7170EF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5658876C-48BC-4292-ACD9-87F006F1BBC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a9359a40-f311-4999-9c73-bd7ebaba2dd8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>358</Words>
-  <Characters>2113</Characters>
+  <Words>359</Words>
+  <Characters>2120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2467</CharactersWithSpaces>
+  <CharactersWithSpaces>2475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ED1503153C2C3544ABECD9F4CE08C9430027DE60C5D6C48A48954CCFE70315F02B</vt:lpwstr>
   </property>